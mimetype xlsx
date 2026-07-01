--- v0 (2026-05-17)
+++ v1 (2026-07-01)
@@ -50,51 +50,51 @@
     <sheet name="Cover" sheetId="1" r:id="rId1"/>
     <sheet name="Storyline" sheetId="2" r:id="rId2"/>
     <sheet name="KPIs" sheetId="3" r:id="rId3"/>
     <sheet name="Trend_Sales" sheetId="4" r:id="rId4"/>
     <sheet name="Trend_Profit" sheetId="5" r:id="rId5"/>
     <sheet name="Trend_Ship" sheetId="6" r:id="rId6"/>
     <sheet name="Bullets" sheetId="7" r:id="rId7"/>
     <sheet name="Region_cmp" sheetId="8" r:id="rId8"/>
     <sheet name="Presc_Scatter" sheetId="9" r:id="rId9"/>
     <sheet name="Presc_Region" sheetId="10" r:id="rId10"/>
     <sheet name="Playbook" sheetId="11" r:id="rId11"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="79">
   <si>
     <t>Superstore Nationwide - 2023 to 2026</t>
   </si>
   <si>
     <t>Super: Annotations</t>
   </si>
   <si>
-    <t>Export created on May 17, 2026</t>
+    <t>Export created on July 1, 2026</t>
   </si>
   <si>
     <t>Applied filters</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Annotation storyline</t>
   </si>