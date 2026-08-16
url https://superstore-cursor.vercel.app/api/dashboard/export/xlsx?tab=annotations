--- v1 (2026-07-01)
+++ v2 (2026-08-16)
@@ -50,51 +50,51 @@
     <sheet name="Cover" sheetId="1" r:id="rId1"/>
     <sheet name="Storyline" sheetId="2" r:id="rId2"/>
     <sheet name="KPIs" sheetId="3" r:id="rId3"/>
     <sheet name="Trend_Sales" sheetId="4" r:id="rId4"/>
     <sheet name="Trend_Profit" sheetId="5" r:id="rId5"/>
     <sheet name="Trend_Ship" sheetId="6" r:id="rId6"/>
     <sheet name="Bullets" sheetId="7" r:id="rId7"/>
     <sheet name="Region_cmp" sheetId="8" r:id="rId8"/>
     <sheet name="Presc_Scatter" sheetId="9" r:id="rId9"/>
     <sheet name="Presc_Region" sheetId="10" r:id="rId10"/>
     <sheet name="Playbook" sheetId="11" r:id="rId11"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="79">
   <si>
     <t>Superstore Nationwide - 2023 to 2026</t>
   </si>
   <si>
     <t>Super: Annotations</t>
   </si>
   <si>
-    <t>Export created on July 1, 2026</t>
+    <t>Export created on August 16, 2026</t>
   </si>
   <si>
     <t>Applied filters</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Annotation storyline</t>
   </si>