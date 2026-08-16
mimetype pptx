--- v1 (2026-07-01)
+++ v2 (2026-08-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="m4v" ContentType="video/mp4"/>
   <Default Extension="mp4" ContentType="video/mp4"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/charts/chart11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/charts/chart12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 		<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 		<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
 		</Relationships>
 </file>
 
@@ -182,57 +182,57 @@
           <a:sx n="136" d="100"/>
           <a:sy n="136" d="100"/>
         </p:scale>
         <p:origin x="216" y="312"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
-<file path=ppt/charts/_rels/chart11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet11.xlsx"/></Relationships>
-[...5 lines deleted...]
-<file path=ppt/charts/chart11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/charts/_rels/chart7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet7.xlsx"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chart8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet8.xlsx"/></Relationships>
+</file>
+
+<file path=ppt/charts/chart7.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:roundedCorners val="1"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:bubbleChart>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Profit ratio %</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
@@ -579,51 +579,51 @@
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1000">      </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="span"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
-<file path=ppt/charts/chart12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/charts/chart8.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:roundedCorners val="1"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Sales</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
@@ -2037,55 +2037,55 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="/ppt/charts/chart11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="/ppt/charts/chart7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="/ppt/charts/chart12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="/ppt/charts/chart8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
@@ -2167,51 +2167,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="4617720"/>
             <a:ext cx="8229600" cy="411480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Export created on July 1, 2026</a:t>
+              <a:t>Export created on August 16, 2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 2">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>