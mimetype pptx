--- v0 (2026-05-17)
+++ v1 (2026-07-01)
@@ -3656,51 +3656,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="4617720"/>
             <a:ext cx="8229600" cy="411480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Export created on May 17, 2026</a:t>
+              <a:t>Export created on July 1, 2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 2">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>