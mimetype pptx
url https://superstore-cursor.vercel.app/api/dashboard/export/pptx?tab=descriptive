--- v1 (2026-07-01)
+++ v2 (2026-08-16)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="m4v" ContentType="video/mp4"/>
   <Default Extension="mp4" ContentType="video/mp4"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/chart10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/chart11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/charts/chart10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/chart12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 		<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 		<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
 		</Relationships>
 </file>
@@ -199,60 +199,1102 @@
         <p:origin x="216" y="312"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet10.xlsx"/></Relationships>
 </file>
 
-<file path=ppt/charts/_rels/chart7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet7.xlsx"/></Relationships>
-[...2 lines deleted...]
-<file path=ppt/charts/_rels/chart8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet8.xlsx"/></Relationships>
+<file path=ppt/charts/_rels/chart11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet11.xlsx"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chart12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet12.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet9.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart10.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <c:date1904 val="0"/>
+  <c:roundedCorners val="1"/>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:lineChart>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$B$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Current year (CP)</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:srgbClr val="3B82F6"/>
+            </a:solidFill>
+            <a:ln w="31750" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="3B82F6"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:numFmt formatCode="#,##0" sourceLinked="0"/>
+            <c:txPr>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr b="0" i="0" strike="noStrike" sz="1200" u="none">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                  </a:defRPr>
+                </a:pPr>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+          </c:dLbls>
+          <c:marker>
+            <c:symbol val="circle"/>
+            <c:size val="6"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="3B82F6"/>
+              </a:solidFill>
+              <a:ln w="9525" cap="flat">
+                <a:solidFill>
+                  <a:srgbClr val="3B82F6"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:marker>
+          <c:cat>
+            <c:multiLvlStrRef>
+              <c:f>Sheet1!$A$2:$A$13</c:f>
+              <c:multiLvlStrCache>
+                <c:ptCount val="12"/>
+                <c:lvl>
+                  <c:pt idx="0">
+                    <c:v>Jan</c:v>
+                  </c:pt>
+                  <c:pt idx="1">
+                    <c:v>Feb</c:v>
+                  </c:pt>
+                  <c:pt idx="2">
+                    <c:v>Mar</c:v>
+                  </c:pt>
+                  <c:pt idx="3">
+                    <c:v>Apr</c:v>
+                  </c:pt>
+                  <c:pt idx="4">
+                    <c:v>May</c:v>
+                  </c:pt>
+                  <c:pt idx="5">
+                    <c:v>Jun</c:v>
+                  </c:pt>
+                  <c:pt idx="6">
+                    <c:v>Jul</c:v>
+                  </c:pt>
+                  <c:pt idx="7">
+                    <c:v>Aug</c:v>
+                  </c:pt>
+                  <c:pt idx="8">
+                    <c:v>Sep</c:v>
+                  </c:pt>
+                  <c:pt idx="9">
+                    <c:v>Oct</c:v>
+                  </c:pt>
+                  <c:pt idx="10">
+                    <c:v>Nov</c:v>
+                  </c:pt>
+                  <c:pt idx="11">
+                    <c:v>Dec</c:v>
+                  </c:pt>
+                </c:lvl>
+              </c:multiLvlStrCache>
+            </c:multiLvlStrRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$B$2:$B$13</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="12"/>
+                <c:pt idx="0">
+                  <c:v>16.34</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>7.95</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>24.72</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2.6</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>13.95</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>15.54</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>15.24</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>14.8</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>12.55</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>12.78</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>8.18</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>10.16</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$C$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Prior year (PP)</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:srgbClr val="94A3B8"/>
+            </a:solidFill>
+            <a:ln w="31750" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="94A3B8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:numFmt formatCode="#,##0" sourceLinked="0"/>
+            <c:txPr>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr b="0" i="0" strike="noStrike" sz="1200" u="none">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                  </a:defRPr>
+                </a:pPr>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+          </c:dLbls>
+          <c:marker>
+            <c:symbol val="circle"/>
+            <c:size val="6"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="94A3B8"/>
+              </a:solidFill>
+              <a:ln w="9525" cap="flat">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:marker>
+          <c:cat>
+            <c:multiLvlStrRef>
+              <c:f>Sheet1!$A$2:$A$13</c:f>
+              <c:multiLvlStrCache>
+                <c:ptCount val="12"/>
+                <c:lvl>
+                  <c:pt idx="0">
+                    <c:v>Jan</c:v>
+                  </c:pt>
+                  <c:pt idx="1">
+                    <c:v>Feb</c:v>
+                  </c:pt>
+                  <c:pt idx="2">
+                    <c:v>Mar</c:v>
+                  </c:pt>
+                  <c:pt idx="3">
+                    <c:v>Apr</c:v>
+                  </c:pt>
+                  <c:pt idx="4">
+                    <c:v>May</c:v>
+                  </c:pt>
+                  <c:pt idx="5">
+                    <c:v>Jun</c:v>
+                  </c:pt>
+                  <c:pt idx="6">
+                    <c:v>Jul</c:v>
+                  </c:pt>
+                  <c:pt idx="7">
+                    <c:v>Aug</c:v>
+                  </c:pt>
+                  <c:pt idx="8">
+                    <c:v>Sep</c:v>
+                  </c:pt>
+                  <c:pt idx="9">
+                    <c:v>Oct</c:v>
+                  </c:pt>
+                  <c:pt idx="10">
+                    <c:v>Nov</c:v>
+                  </c:pt>
+                  <c:pt idx="11">
+                    <c:v>Dec</c:v>
+                  </c:pt>
+                </c:lvl>
+              </c:multiLvlStrCache>
+            </c:multiLvlStrRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$C$2:$C$13</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="12"/>
+                <c:pt idx="0">
+                  <c:v>15.49</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>21.78</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>6.99</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>7.7</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>15.21</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>12.03</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>11.31</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>7.31</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>12.74</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>27.17</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>5.05</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>18.39</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+        </c:ser>
+        <c:dLbls>
+          <c:numFmt formatCode="#,##0" sourceLinked="0"/>
+          <c:txPr>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr b="0" i="0" strike="noStrike" sz="1200" u="none">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                </a:defRPr>
+              </a:pPr>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="0"/>
+        </c:dLbls>
+        <c:marker val="1"/>
+        <c:axId val="2094734554"/>
+        <c:axId val="2094734552"/>
+        <c:axId val="2094734556"/>
+      </c:lineChart>
+      <c:catAx>
+        <c:axId val="2094734554"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="low"/>
+        <c:spPr>
+          <a:ln w="12700" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="888888"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+          </a:ln>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="2700000"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="2094734552"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:noMultiLvlLbl val="1"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="2094734552"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="12700" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+            </a:ln>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:r>
+                  <a:rPr sz="1100" b="0" i="0" u="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>Profit ratio %</a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:layout/>
+          <c:overlay val="0"/>
+        </c:title>
+        <c:numFmt formatCode="0.00" sourceLinked="0"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:ln w="12700" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="888888"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+          </a:ln>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="2094734554"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="b"/>
+      <c:overlay val="0"/>
+      <c:txPr>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1000">      </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="span"/>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart11.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <c:date1904 val="0"/>
+  <c:roundedCorners val="1"/>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:lineChart>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$B$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Current year (CP)</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:srgbClr val="3B82F6"/>
+            </a:solidFill>
+            <a:ln w="31750" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="3B82F6"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:numFmt formatCode="#,##0" sourceLinked="0"/>
+            <c:txPr>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr b="0" i="0" strike="noStrike" sz="1200" u="none">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                  </a:defRPr>
+                </a:pPr>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+          </c:dLbls>
+          <c:marker>
+            <c:symbol val="circle"/>
+            <c:size val="6"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="3B82F6"/>
+              </a:solidFill>
+              <a:ln w="9525" cap="flat">
+                <a:solidFill>
+                  <a:srgbClr val="3B82F6"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:marker>
+          <c:cat>
+            <c:multiLvlStrRef>
+              <c:f>Sheet1!$A$2:$A$13</c:f>
+              <c:multiLvlStrCache>
+                <c:ptCount val="12"/>
+                <c:lvl>
+                  <c:pt idx="0">
+                    <c:v>Jan</c:v>
+                  </c:pt>
+                  <c:pt idx="1">
+                    <c:v>Feb</c:v>
+                  </c:pt>
+                  <c:pt idx="2">
+                    <c:v>Mar</c:v>
+                  </c:pt>
+                  <c:pt idx="3">
+                    <c:v>Apr</c:v>
+                  </c:pt>
+                  <c:pt idx="4">
+                    <c:v>May</c:v>
+                  </c:pt>
+                  <c:pt idx="5">
+                    <c:v>Jun</c:v>
+                  </c:pt>
+                  <c:pt idx="6">
+                    <c:v>Jul</c:v>
+                  </c:pt>
+                  <c:pt idx="7">
+                    <c:v>Aug</c:v>
+                  </c:pt>
+                  <c:pt idx="8">
+                    <c:v>Sep</c:v>
+                  </c:pt>
+                  <c:pt idx="9">
+                    <c:v>Oct</c:v>
+                  </c:pt>
+                  <c:pt idx="10">
+                    <c:v>Nov</c:v>
+                  </c:pt>
+                  <c:pt idx="11">
+                    <c:v>Dec</c:v>
+                  </c:pt>
+                </c:lvl>
+              </c:multiLvlStrCache>
+            </c:multiLvlStrRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$B$2:$B$13</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="12"/>
+                <c:pt idx="0">
+                  <c:v>4.08</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>4.37</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>3.6</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>3.82</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>3.75</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>4.05</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>4.15</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>4.01</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>3.67</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>3.98</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>3.81</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>4.06</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$C$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Prior year (PP)</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:srgbClr val="94A3B8"/>
+            </a:solidFill>
+            <a:ln w="31750" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="94A3B8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:numFmt formatCode="#,##0" sourceLinked="0"/>
+            <c:txPr>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr b="0" i="0" strike="noStrike" sz="1200" u="none">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                  </a:defRPr>
+                </a:pPr>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+          </c:dLbls>
+          <c:marker>
+            <c:symbol val="circle"/>
+            <c:size val="6"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="94A3B8"/>
+              </a:solidFill>
+              <a:ln w="9525" cap="flat">
+                <a:solidFill>
+                  <a:srgbClr val="94A3B8"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:marker>
+          <c:cat>
+            <c:multiLvlStrRef>
+              <c:f>Sheet1!$A$2:$A$13</c:f>
+              <c:multiLvlStrCache>
+                <c:ptCount val="12"/>
+                <c:lvl>
+                  <c:pt idx="0">
+                    <c:v>Jan</c:v>
+                  </c:pt>
+                  <c:pt idx="1">
+                    <c:v>Feb</c:v>
+                  </c:pt>
+                  <c:pt idx="2">
+                    <c:v>Mar</c:v>
+                  </c:pt>
+                  <c:pt idx="3">
+                    <c:v>Apr</c:v>
+                  </c:pt>
+                  <c:pt idx="4">
+                    <c:v>May</c:v>
+                  </c:pt>
+                  <c:pt idx="5">
+                    <c:v>Jun</c:v>
+                  </c:pt>
+                  <c:pt idx="6">
+                    <c:v>Jul</c:v>
+                  </c:pt>
+                  <c:pt idx="7">
+                    <c:v>Aug</c:v>
+                  </c:pt>
+                  <c:pt idx="8">
+                    <c:v>Sep</c:v>
+                  </c:pt>
+                  <c:pt idx="9">
+                    <c:v>Oct</c:v>
+                  </c:pt>
+                  <c:pt idx="10">
+                    <c:v>Nov</c:v>
+                  </c:pt>
+                  <c:pt idx="11">
+                    <c:v>Dec</c:v>
+                  </c:pt>
+                </c:lvl>
+              </c:multiLvlStrCache>
+            </c:multiLvlStrRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$C$2:$C$13</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="12"/>
+                <c:pt idx="0">
+                  <c:v>4.05</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>3.47</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>3.52</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>4.46</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>3.9</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>3.46</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>3.82</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>4.29</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>4.01</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>4.17</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>3.94</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>4.06</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+        </c:ser>
+        <c:dLbls>
+          <c:numFmt formatCode="#,##0" sourceLinked="0"/>
+          <c:txPr>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr b="0" i="0" strike="noStrike" sz="1200" u="none">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                </a:defRPr>
+              </a:pPr>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="0"/>
+        </c:dLbls>
+        <c:marker val="1"/>
+        <c:axId val="2094734554"/>
+        <c:axId val="2094734552"/>
+        <c:axId val="2094734556"/>
+      </c:lineChart>
+      <c:catAx>
+        <c:axId val="2094734554"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="low"/>
+        <c:spPr>
+          <a:ln w="12700" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="888888"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+          </a:ln>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="2700000"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="2094734552"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:noMultiLvlLbl val="1"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="2094734552"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="12700" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+            </a:ln>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:r>
+                  <a:rPr sz="1100" b="0" i="0" u="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>Days</a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:layout/>
+          <c:overlay val="0"/>
+        </c:title>
+        <c:numFmt formatCode="0.00" sourceLinked="0"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:ln w="12700" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="888888"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+          </a:ln>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="2094734554"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="b"/>
+      <c:overlay val="0"/>
+      <c:txPr>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1000">      </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="span"/>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart12.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:roundedCorners val="1"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Sales</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
@@ -512,51 +1554,51 @@
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="span"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
-<file path=ppt/charts/chart7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/charts/chart9.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:roundedCorners val="1"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:lineChart>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Current year (CP)</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
@@ -964,1092 +2006,50 @@
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr sz="1100" b="0" i="0" u="none" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                   </a:rPr>
                   <a:t>Sales (USD)</a:t>
                 </a:r>
               </a:p>
             </c:rich>
           </c:tx>
           <c:layout/>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="$#,##0" sourceLinked="0"/>
-        <c:majorTickMark val="out"/>
-[...1040 lines deleted...]
-        <c:numFmt formatCode="0.00" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="12700" cap="flat">
             <a:solidFill>
               <a:srgbClr val="888888"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
@@ -3518,67 +3518,67 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="/ppt/charts/chart7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="/ppt/charts/chart9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="/ppt/charts/chart8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="/ppt/charts/chart10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="/ppt/charts/chart9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="/ppt/charts/chart11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="/ppt/charts/chart10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="/ppt/charts/chart12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text 0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -3656,51 +3656,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="4617720"/>
             <a:ext cx="8229600" cy="411480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Export created on July 1, 2026</a:t>
+              <a:t>Export created on August 16, 2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 2">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>